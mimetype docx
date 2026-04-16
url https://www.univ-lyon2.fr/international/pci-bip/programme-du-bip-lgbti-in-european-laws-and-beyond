--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -815,51 +815,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028042E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ONLINE PROGRAMME</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A931FC" w:rsidRPr="00C53616" w14:paraId="419F493C" w14:textId="77777777" w:rsidTr="00A931FC">
+      <w:tr w:rsidR="00A931FC" w:rsidRPr="00957693" w14:paraId="419F493C" w14:textId="77777777" w:rsidTr="00A931FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52972927" w14:textId="4991907D" w:rsidR="00651E5E" w:rsidRPr="0003636E" w:rsidRDefault="009F3DE4" w:rsidP="00772F67">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F3DE4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidR="00DE0625" w:rsidRPr="0003636E">
               <w:rPr>
@@ -976,51 +976,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidR="00A931FC" w:rsidRPr="0003636E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the collective </w:t>
             </w:r>
             <w:r w:rsidRPr="0003636E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>works later made by the students</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A931FC" w:rsidRPr="00C53616" w14:paraId="69CFC84F" w14:textId="77777777" w:rsidTr="00A931FC">
+      <w:tr w:rsidR="00A931FC" w:rsidRPr="00957693" w14:paraId="69CFC84F" w14:textId="77777777" w:rsidTr="00A931FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333DFB06" w14:textId="6D007F12" w:rsidR="00A931FC" w:rsidRPr="0003636E" w:rsidRDefault="004E3562" w:rsidP="00772F67">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E3562">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="0082794B">
               <w:rPr>
@@ -1530,51 +1530,50 @@
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59CBBE1A" w14:textId="1366ECB3" w:rsidR="00D30CDE" w:rsidRDefault="00C96485" w:rsidP="008F0325">
       <w:pPr>
         <w:pageBreakBefore/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D30CDE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>LYON (campus Berges du Rhône</w:t>
       </w:r>
       <w:r w:rsidR="00D30CDE" w:rsidRPr="00D30CDE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D30CDE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00D30CDE" w:rsidRPr="00D30CDE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -2272,51 +2271,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lunch</w:t>
             </w:r>
             <w:r w:rsidR="00F31E6C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F31E6C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>offered</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A33D7" w:rsidRPr="00C53616" w14:paraId="2075EDEA" w14:textId="77777777" w:rsidTr="00B340CA">
+      <w:tr w:rsidR="003A33D7" w:rsidRPr="00957693" w14:paraId="2075EDEA" w14:textId="77777777" w:rsidTr="00B340CA">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="08F5E54B" w14:textId="77777777" w:rsidR="003A33D7" w:rsidRPr="00360760" w:rsidRDefault="003A33D7" w:rsidP="003A33D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C6A2252" w14:textId="0B5F9402" w:rsidR="003A33D7" w:rsidRDefault="003A33D7" w:rsidP="003A33D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2448,100 +2447,91 @@
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> collective work</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7848EB40" w14:textId="31650CA8" w:rsidR="001B30E8" w:rsidRPr="001B30E8" w:rsidRDefault="001B30E8" w:rsidP="003A33D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E.</w:t>
             </w:r>
             <w:r w:rsidR="003A33D7" w:rsidRPr="00047739">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Mascarenhas</w:t>
+            </w:r>
+            <w:r w:rsidR="00770A64">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ULL2) &amp;</w:t>
+            </w:r>
+            <w:r w:rsidR="003A33D7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B.</w:t>
+            </w:r>
+            <w:r w:rsidR="003A33D7">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Moron-Puech</w:t>
+            </w:r>
             <w:r w:rsidR="00770A64">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (ULL2) &amp;</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B30E8" w:rsidRPr="00C53616" w14:paraId="00EC9B97" w14:textId="77777777" w:rsidTr="00B340CA">
+      <w:tr w:rsidR="001B30E8" w:rsidRPr="00957693" w14:paraId="00EC9B97" w14:textId="77777777" w:rsidTr="00B340CA">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="03C47643" w14:textId="77777777" w:rsidR="001B30E8" w:rsidRPr="00C16D2B" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22F988F0" w14:textId="0254E809" w:rsidR="001B30E8" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
@@ -2610,116 +2600,85 @@
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A071330" w14:textId="4D2AA031" w:rsidR="001B30E8" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CLI.035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37D26423" w14:textId="7756A646" w:rsidR="001B30E8" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5C77F486" w14:textId="57FEA56C" w:rsidR="001B30E8" w:rsidRPr="00063149" w:rsidRDefault="00957693" w:rsidP="001B30E8">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
-                <w:iCs/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...35 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>The protection of “LGBTI+”’s body integrity in the European convention of human rights and other international laws–1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00047739">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Benjamin Moron-Puech</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C16D2B" w:rsidRPr="00C53616" w14:paraId="6089AF6A" w14:textId="77777777" w:rsidTr="00B340CA">
+      <w:tr w:rsidR="00C16D2B" w:rsidRPr="00957693" w14:paraId="6089AF6A" w14:textId="77777777" w:rsidTr="00B340CA">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4627F737" w14:textId="77777777" w:rsidR="00C16D2B" w:rsidRPr="00C16D2B" w:rsidRDefault="00C16D2B" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0643C915" w14:textId="7B27F44F" w:rsidR="00C16D2B" w:rsidRDefault="00C16D2B" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
@@ -2809,51 +2768,51 @@
             <w:r w:rsidR="000011EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38A657F9" w14:textId="14889C69" w:rsidR="00580DD3" w:rsidRPr="00580DD3" w:rsidRDefault="00C53616" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C53616">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Law, Scapegoating, and the Targeting of Transgender People</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B30E8" w:rsidRPr="00C53616" w14:paraId="55BC2305" w14:textId="77777777" w:rsidTr="00580DD3">
+      <w:tr w:rsidR="001B30E8" w:rsidRPr="00957693" w14:paraId="55BC2305" w14:textId="77777777" w:rsidTr="00580DD3">
         <w:trPr>
           <w:trHeight w:val="535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="139E9139" w14:textId="77777777" w:rsidR="001B30E8" w:rsidRPr="00580DD3" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4535EDF5" w14:textId="68B5C885" w:rsidR="001B30E8" w:rsidRPr="003A33D7" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
@@ -2887,150 +2846,167 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00580DD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FF5BD50" w14:textId="244A8873" w:rsidR="00A6186A" w:rsidRPr="003A33D7" w:rsidRDefault="00A6186A" w:rsidP="00A6186A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00B638FD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Palais Hirs</w:t>
             </w:r>
-            <w:r w:rsidR="00CD443E">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidR="00CD443E" w:rsidRPr="00B638FD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="00B638FD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h – 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A6186A">
+            <w:r w:rsidRPr="00B638FD">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00B638FD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> floor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061D7A3F" w14:textId="73239E6B" w:rsidR="00580DD3" w:rsidRPr="003A33D7" w:rsidRDefault="00580DD3" w:rsidP="001B30E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4464" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0A35BB" w14:textId="11A19675" w:rsidR="001B30E8" w:rsidRPr="00376463" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>“BIP-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:iCs/>
-[...1 lines deleted...]
-              <w:t>floor</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nic</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...48 lines deleted...]
-              <w:t>s</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”: </w:t>
+            </w:r>
+            <w:r w:rsidR="00376463" w:rsidRPr="00376463">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a friendly gathering with </w:t>
+            </w:r>
+            <w:r w:rsidR="00376463">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>participants from other BIPs (</w:t>
+            </w:r>
+            <w:r w:rsidR="00376463" w:rsidRPr="00376463">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>games to get to know each other and snacks provided</w:t>
+            </w:r>
+            <w:r w:rsidR="00376463">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B30E8" w:rsidRPr="00C53616" w14:paraId="55523B6A" w14:textId="77777777" w:rsidTr="00B340CA">
+      <w:tr w:rsidR="001B30E8" w:rsidRPr="00957693" w14:paraId="55523B6A" w14:textId="77777777" w:rsidTr="00B340CA">
         <w:trPr>
           <w:trHeight w:val="803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="2D9859B9" w14:textId="3F39A0AB" w:rsidR="001B30E8" w:rsidRPr="00047739" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047739">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuesday </w:t>
             </w:r>
@@ -3144,65 +3120,56 @@
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Connecting gender theory with law</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="211FA038" w14:textId="0FACDB26" w:rsidR="001B30E8" w:rsidRPr="001F3F44" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elena </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Elena Mascarenhas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B30E8" w:rsidRPr="00C53616" w14:paraId="07FDD451" w14:textId="77777777" w:rsidTr="00666EAC">
+      <w:tr w:rsidR="001B30E8" w:rsidRPr="00957693" w14:paraId="07FDD451" w14:textId="77777777" w:rsidTr="00666EAC">
         <w:trPr>
           <w:trHeight w:val="875"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="3D7A1AB1" w14:textId="77777777" w:rsidR="001B30E8" w:rsidRPr="00047739" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AC0A058" w14:textId="117A71C1" w:rsidR="001B30E8" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
@@ -3235,98 +3202,164 @@
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2259ED9D" w14:textId="23CA1967" w:rsidR="001B30E8" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CLI.035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E12397D" w14:textId="6B3EB00F" w:rsidR="001B30E8" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
+          <w:p w14:paraId="300DA59F" w14:textId="085A3434" w:rsidR="00957693" w:rsidRDefault="00957693" w:rsidP="00957693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6EFD56F4" w14:textId="5EF52144" w:rsidR="001B30E8" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>How to become a legal expert on SOGIESC?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3838E7E4" w14:textId="5985057C" w:rsidR="00957693" w:rsidRPr="00957693" w:rsidRDefault="00957693" w:rsidP="00957693">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00047739">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">and Lucas Ramon </w:t>
+            <w:r w:rsidRPr="00957693">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00957693">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The protection of “LGBTI+”’s body integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFD56F4" w14:textId="1D48FA0C" w:rsidR="001B30E8" w:rsidRDefault="00957693" w:rsidP="001B30E8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00063149">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucas Ramon </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00063149">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mendos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00063149">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, (formerly with UN-OHCHR and ILGA World’s Research Manager)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B30E8" w:rsidRPr="001E5C48" w14:paraId="7B846DB3" w14:textId="77777777" w:rsidTr="00770A64">
         <w:trPr>
           <w:trHeight w:val="71"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="0AB88161" w14:textId="77777777" w:rsidR="001B30E8" w:rsidRPr="00047739" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3361,53 +3394,55 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05E3496C" w14:textId="150A686B" w:rsidR="001B30E8" w:rsidRPr="00770A64" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E1675">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunch </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009242D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(not offered)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B30E8" w:rsidRPr="00666EAC" w14:paraId="72FF77AD" w14:textId="77777777" w:rsidTr="00770A64">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1828" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6526907E" w14:textId="77777777" w:rsidR="001B30E8" w:rsidRPr="00047739" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -3531,58 +3566,66 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EE2FBA3" w14:textId="52FBD328" w:rsidR="001B30E8" w:rsidRPr="00C72A97" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>15h30 – 16h45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64DC95D2" w14:textId="182FBADB" w:rsidR="001B30E8" w:rsidRPr="00662825" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
+          <w:p w14:paraId="64DC95D2" w14:textId="4DE271B2" w:rsidR="001B30E8" w:rsidRPr="00662825" w:rsidRDefault="00B638FD" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CLI.035</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13707FD2" w14:textId="7DAE2535" w:rsidR="001B30E8" w:rsidRPr="00063149" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The right to gender identity in international human rights law, especially under the European convention of human rights</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D6C91FF" w14:textId="3AC7891D" w:rsidR="001B30E8" w:rsidRPr="002D3685" w:rsidRDefault="001B30E8" w:rsidP="001B30E8">
             <w:pPr>
@@ -3649,51 +3692,51 @@
     <w:p w14:paraId="01BE0055" w14:textId="77777777" w:rsidR="00C70668" w:rsidRPr="00AC1B23" w:rsidRDefault="00C70668" w:rsidP="00AC1B23">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1524"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9447" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="1730"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="4491"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0092079C" w:rsidRPr="00C53616" w14:paraId="139E7F13" w14:textId="77777777" w:rsidTr="0092079C">
+      <w:tr w:rsidR="0092079C" w:rsidRPr="00957693" w14:paraId="139E7F13" w14:textId="77777777" w:rsidTr="0092079C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="56D8FBF1" w14:textId="3C5B113B" w:rsidR="00853E83" w:rsidRPr="00047739" w:rsidRDefault="00853E83" w:rsidP="00853E83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047739">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Wednesday </w:t>
             </w:r>
             <w:r w:rsidR="00651E5E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
@@ -3955,51 +3998,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894C26">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Andreas Ziegler </w:t>
             </w:r>
             <w:r w:rsidRPr="00894C26">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>(University of Lausanne)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092079C" w:rsidRPr="00C53616" w14:paraId="4FE8FEE4" w14:textId="77777777" w:rsidTr="0092079C">
+      <w:tr w:rsidR="0092079C" w:rsidRPr="00957693" w14:paraId="4FE8FEE4" w14:textId="77777777" w:rsidTr="0092079C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="05C77E4E" w14:textId="77777777" w:rsidR="00C70668" w:rsidRPr="00047739" w:rsidRDefault="00C70668" w:rsidP="00853E83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51452AA3" w14:textId="2F909107" w:rsidR="00C70668" w:rsidRDefault="00C70668" w:rsidP="00C70668">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -4117,67 +4160,51 @@
           </w:p>
           <w:p w14:paraId="40DE07BE" w14:textId="77777777" w:rsidR="0078780C" w:rsidRDefault="0078780C" w:rsidP="0078780C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34377DFC" w14:textId="6AD84FAE" w:rsidR="00C70668" w:rsidRPr="00894C26" w:rsidRDefault="0078780C" w:rsidP="00C70668">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C70668">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marcin </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (University of Lodz</w:t>
+              <w:t>Marcin Górski (University of Lodz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0092079C" w:rsidRPr="00651E5E" w14:paraId="1449176A" w14:textId="77777777" w:rsidTr="0092079C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="4AC47D09" w14:textId="77777777" w:rsidR="00894C26" w:rsidRPr="00047739" w:rsidRDefault="00894C26" w:rsidP="00894C26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -4265,62 +4292,64 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71458D42" w14:textId="05564A02" w:rsidR="00525E17" w:rsidRPr="00525E17" w:rsidRDefault="00894C26" w:rsidP="00894C26">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E1675">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunch </w:t>
             </w:r>
-            <w:r w:rsidR="00655AFD">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00655AFD" w:rsidRPr="009242D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(not offered)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092079C" w:rsidRPr="00C53616" w14:paraId="17B554E9" w14:textId="77777777" w:rsidTr="0092079C">
+      <w:tr w:rsidR="0092079C" w:rsidRPr="00957693" w14:paraId="17B554E9" w14:textId="77777777" w:rsidTr="0092079C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="505E92EB" w14:textId="77777777" w:rsidR="00525E17" w:rsidRPr="00047739" w:rsidRDefault="00525E17" w:rsidP="00525E17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="624CA245" w14:textId="076F93B6" w:rsidR="00525E17" w:rsidRDefault="00CC56D8" w:rsidP="00525E17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -4553,51 +4582,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Robert Wintemute</w:t>
             </w:r>
             <w:r w:rsidRPr="00047739">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(King’s College)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0092079C" w:rsidRPr="00C53616" w14:paraId="42F24A0F" w14:textId="77777777" w:rsidTr="0092079C">
+      <w:tr w:rsidR="0092079C" w:rsidRPr="00957693" w14:paraId="42F24A0F" w14:textId="77777777" w:rsidTr="0092079C">
         <w:trPr>
           <w:trHeight w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6702E43B" w14:textId="77777777" w:rsidR="002D3685" w:rsidRPr="00047739" w:rsidRDefault="002D3685" w:rsidP="00525E17">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74FA929B" w14:textId="5EC123FC" w:rsidR="002D3685" w:rsidRPr="0092079C" w:rsidRDefault="002D3685" w:rsidP="00525E17">
             <w:pPr>
               <w:rPr>
@@ -4985,51 +5014,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Elias </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0019470C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tissandier</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0019470C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Leyden University)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77C83" w:rsidRPr="00C53616" w14:paraId="06F64E89" w14:textId="77777777" w:rsidTr="0092079C">
+      <w:tr w:rsidR="00A77C83" w:rsidRPr="00957693" w14:paraId="06F64E89" w14:textId="77777777" w:rsidTr="0092079C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="36B454B0" w14:textId="77777777" w:rsidR="00A77C83" w:rsidRPr="00047739" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F21B430" w14:textId="6FFE7E9E" w:rsidR="00A77C83" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -5183,62 +5212,64 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E1F94AA" w14:textId="619FA71E" w:rsidR="00A77C83" w:rsidRPr="00AB48C0" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E1675">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunch </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="009242D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(not offered)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77C83" w:rsidRPr="00C53616" w14:paraId="6747CF23" w14:textId="77777777" w:rsidTr="0092079C">
+      <w:tr w:rsidR="00A77C83" w:rsidRPr="00957693" w14:paraId="6747CF23" w14:textId="77777777" w:rsidTr="0092079C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="25A6924D" w14:textId="77777777" w:rsidR="00A77C83" w:rsidRPr="00047739" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02476AAB" w14:textId="5BCF6D8D" w:rsidR="00A77C83" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -5381,300 +5412,222 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="009F3DE4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>TBC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77C83" w:rsidRPr="00C53616" w14:paraId="2E509532" w14:textId="77777777" w:rsidTr="0092079C">
+      <w:tr w:rsidR="00A77C83" w:rsidRPr="00957693" w14:paraId="2E509532" w14:textId="77777777" w:rsidTr="0092079C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="285B9583" w14:textId="77777777" w:rsidR="00A77C83" w:rsidRPr="00047739" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1730" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C837D2F" w14:textId="2B4E7ECA" w:rsidR="00A77C83" w:rsidRPr="0019470C" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
-[...11 lines deleted...]
-              <w:t>15h – 16h30</w:t>
+          <w:p w14:paraId="5C837D2F" w14:textId="6A7FD818" w:rsidR="00A77C83" w:rsidRPr="0019470C" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>15h</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>17h00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B664F90" w14:textId="6368CC59" w:rsidR="00A77C83" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
+          <w:p w14:paraId="3B664F90" w14:textId="2809E090" w:rsidR="00A77C83" w:rsidRPr="00A07BD8" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-            <w:r w:rsidR="00CD443E" w:rsidRPr="00CD443E">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A07BD8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
-[...124 lines deleted...]
-            <w:r w:rsidRPr="00CD443E">
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A07BD8">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t>point</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD443E" w:rsidRPr="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CD443E" w:rsidRPr="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07BD8" w:rsidRPr="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07BD8" w:rsidRPr="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A07BD8" w:rsidRPr="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la Croix-Rousse, 69004 Lyon</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4491" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="187A39F9" w14:textId="4C309952" w:rsidR="00A77C83" w:rsidRPr="0019470C" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
-[...34 lines deleted...]
-              <w:t>Thematic guided tour of the city center of Lyon</w:t>
+          <w:p w14:paraId="5F0718D5" w14:textId="2D6875DC" w:rsidR="00A77C83" w:rsidRPr="00A77C83" w:rsidRDefault="00A77C83" w:rsidP="00A77C83">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E74D02">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Thematic guided tour</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: “Street-art</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E74D02">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07BD8">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Croix-Rousse”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E7D06FC" w14:textId="4C6CB129" w:rsidR="002E1409" w:rsidRPr="00327F6E" w:rsidRDefault="002E1409">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFF74CE" w14:textId="57E5358B" w:rsidR="0092079C" w:rsidRDefault="0092079C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04BC5821" w14:textId="77777777" w:rsidR="00685ADD" w:rsidRPr="00D73AE3" w:rsidRDefault="00685ADD">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -5840,57 +5793,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidR="0082794B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72AE8373" w14:textId="7CEB1B36" w:rsidR="00DA1292" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="72AE8373" w14:textId="3E8209E8" w:rsidR="00DA1292" w:rsidRDefault="00B638FD" w:rsidP="00DA1292">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CLI.035</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75ADB8EB" w14:textId="3FB73664" w:rsidR="00DA1292" w:rsidRPr="00047739" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EXAM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA1292" w:rsidRPr="00651E5E" w14:paraId="1A76B085" w14:textId="77777777" w:rsidTr="003C7B19">
         <w:tc>
@@ -5946,108 +5907,116 @@
           <w:p w14:paraId="1C90DC4A" w14:textId="5AE23E42" w:rsidR="00DA1292" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>13h</w:t>
             </w:r>
             <w:r w:rsidR="0082794B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5FC5F1" w14:textId="4455C787" w:rsidR="00DA1292" w:rsidRPr="00047739" w:rsidRDefault="007407CC" w:rsidP="00DA1292">
-[...12 lines deleted...]
-              <w:t>CLI.007</w:t>
+          <w:p w14:paraId="7C5FC5F1" w14:textId="7ABFE5FD" w:rsidR="00DA1292" w:rsidRPr="00047739" w:rsidRDefault="007407CC" w:rsidP="00DA1292">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CLI.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00B638FD">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01399E33" w14:textId="19F7765E" w:rsidR="00DA1292" w:rsidRPr="00F31E6C" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E1675">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Lunch</w:t>
             </w:r>
             <w:r w:rsidR="00F31E6C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F31E6C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>offered</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA1292" w:rsidRPr="00C53616" w14:paraId="0B0BBFEE" w14:textId="77777777" w:rsidTr="00C53616">
+      <w:tr w:rsidR="00DA1292" w:rsidRPr="00957693" w14:paraId="0B0BBFEE" w14:textId="77777777" w:rsidTr="00C53616">
         <w:trPr>
           <w:trHeight w:val="2796"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="120B6C5B" w14:textId="77777777" w:rsidR="00DA1292" w:rsidRPr="00047739" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D45059B" w14:textId="07B12FE4" w:rsidR="00DA1292" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
             <w:pPr>
               <w:rPr>
@@ -6065,53 +6034,56 @@
           </w:p>
           <w:p w14:paraId="0CCDE50E" w14:textId="7383C093" w:rsidR="00DA1292" w:rsidRPr="00047739" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>16h</w:t>
             </w:r>
             <w:r w:rsidR="00FA4AD3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F45E0E4" w14:textId="77777777" w:rsidR="00DA1292" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
-[...1 lines deleted...]
-              <w:t>AMPHI LAPRADE</w:t>
+          <w:p w14:paraId="0F45E0E4" w14:textId="66D3DA0E" w:rsidR="00DA1292" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
+            <w:r>
+              <w:t xml:space="preserve">AMPHI </w:t>
+            </w:r>
+            <w:r w:rsidR="00A70DCF">
+              <w:t>SAY</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FC2E37C" w14:textId="5557DCC9" w:rsidR="00DA1292" w:rsidRPr="00047739" w:rsidRDefault="00DA1292" w:rsidP="00DA1292">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76E27621" w14:textId="5C2C7AD8" w:rsidR="00DA1292" w:rsidRDefault="00987DE2" w:rsidP="00DA1292">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6255,61 +6227,77 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Daniel </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C22A35">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Rietiker</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C22A35">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="0092079C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>European Court of Human Rights</w:t>
+              <w:t>European Co</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0092079C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>urt of H</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0092079C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uman Rights</w:t>
             </w:r>
             <w:r w:rsidRPr="00C22A35">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51D8F3BF" w14:textId="044D5607" w:rsidR="00E65AE5" w:rsidRPr="00C53616" w:rsidRDefault="0092079C" w:rsidP="00C53616">
+          <w:p w14:paraId="51D8F3BF" w14:textId="4D824C46" w:rsidR="0006079C" w:rsidRPr="0006079C" w:rsidRDefault="0092079C" w:rsidP="0006079C">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="184" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0092079C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucie Tico &amp; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Karl </w:t>
@@ -6355,129 +6343,129 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A6419E4" w14:textId="3C0FACFC" w:rsidR="00E67687" w:rsidRPr="0092079C" w:rsidRDefault="00E67687" w:rsidP="00BB617C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E67687" w:rsidRPr="0092079C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A060340" w14:textId="77777777" w:rsidR="00FC75C1" w:rsidRDefault="00FC75C1" w:rsidP="00AC0EA6">
+    <w:p w14:paraId="2C378E20" w14:textId="77777777" w:rsidR="00DA0E16" w:rsidRDefault="00DA0E16" w:rsidP="00AC0EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02B8EE5C" w14:textId="77777777" w:rsidR="00FC75C1" w:rsidRDefault="00FC75C1" w:rsidP="00AC0EA6">
+    <w:p w14:paraId="3A6EED71" w14:textId="77777777" w:rsidR="00DA0E16" w:rsidRDefault="00DA0E16" w:rsidP="00AC0EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EAC3867" w14:textId="77777777" w:rsidR="00FC75C1" w:rsidRDefault="00FC75C1">
+    <w:p w14:paraId="771B5805" w14:textId="77777777" w:rsidR="00DA0E16" w:rsidRDefault="00DA0E16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="288862394"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="102CC807" w14:textId="76FDFB39" w:rsidR="00A26BCF" w:rsidRDefault="00A26BCF">
         <w:pPr>
@@ -6590,71 +6578,71 @@
       <w:t>+33 4 78 69 70 68</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CDA9A66" w14:textId="77777777" w:rsidR="00A26BCF" w:rsidRPr="001949CC" w:rsidRDefault="00A26BCF" w:rsidP="00A26BCF">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         <w:b/>
         <w:color w:val="DF4A49"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="550501B7" w14:textId="77777777" w:rsidR="00A26BCF" w:rsidRDefault="00A26BCF">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4972A7AB" w14:textId="77777777" w:rsidR="00FC75C1" w:rsidRDefault="00FC75C1" w:rsidP="00AC0EA6">
+    <w:p w14:paraId="0D4630A7" w14:textId="77777777" w:rsidR="00DA0E16" w:rsidRDefault="00DA0E16" w:rsidP="00AC0EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="179FC0F9" w14:textId="77777777" w:rsidR="00FC75C1" w:rsidRDefault="00FC75C1" w:rsidP="00AC0EA6">
+    <w:p w14:paraId="1E5925D7" w14:textId="77777777" w:rsidR="00DA0E16" w:rsidRDefault="00DA0E16" w:rsidP="00AC0EA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="278827A7" w14:textId="77777777" w:rsidR="00FC75C1" w:rsidRDefault="00FC75C1">
+    <w:p w14:paraId="67F2ABC7" w14:textId="77777777" w:rsidR="00DA0E16" w:rsidRDefault="00DA0E16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5443A192" w14:textId="0F838B46" w:rsidR="00AC0EA6" w:rsidRDefault="009F3DE4" w:rsidP="004416B4">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4482BEE4" wp14:editId="66E20F16">
           <wp:extent cx="906780" cy="510004"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:docPr id="3" name="Image 3"/>
           <wp:cNvGraphicFramePr>
@@ -8603,129 +8591,131 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1194225252">
+  <w:num w:numId="1" w16cid:durableId="1021517242">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1869564588">
+  <w:num w:numId="2" w16cid:durableId="2068607907">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1847548807">
+  <w:num w:numId="3" w16cid:durableId="454493930">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1855848735">
+  <w:num w:numId="4" w16cid:durableId="246768354">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2006932840">
+  <w:num w:numId="5" w16cid:durableId="1612130266">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1143043766">
+  <w:num w:numId="6" w16cid:durableId="1945727308">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1679231302">
+  <w:num w:numId="7" w16cid:durableId="1116607290">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="75173204">
+  <w:num w:numId="8" w16cid:durableId="559708534">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1913419443">
+  <w:num w:numId="9" w16cid:durableId="2092894918">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2000383021">
+  <w:num w:numId="10" w16cid:durableId="757756385">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1689869450">
+  <w:num w:numId="11" w16cid:durableId="1009524798">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1769042738">
+  <w:num w:numId="12" w16cid:durableId="122162335">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1404835430">
+  <w:num w:numId="13" w16cid:durableId="70392514">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="142"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00596085"/>
     <w:rsid w:val="000011EE"/>
     <w:rsid w:val="00001891"/>
     <w:rsid w:val="00006462"/>
+    <w:rsid w:val="000302B0"/>
     <w:rsid w:val="00030819"/>
     <w:rsid w:val="0003636E"/>
     <w:rsid w:val="00042BBE"/>
     <w:rsid w:val="00047739"/>
+    <w:rsid w:val="0006079C"/>
     <w:rsid w:val="000620D5"/>
     <w:rsid w:val="00063149"/>
     <w:rsid w:val="00074BEB"/>
     <w:rsid w:val="00085DF8"/>
     <w:rsid w:val="00095D6B"/>
     <w:rsid w:val="0009739B"/>
     <w:rsid w:val="000A757D"/>
     <w:rsid w:val="000C4D67"/>
     <w:rsid w:val="000D2A06"/>
     <w:rsid w:val="000E6DAD"/>
     <w:rsid w:val="000F357F"/>
     <w:rsid w:val="000F3F30"/>
     <w:rsid w:val="000F4AD8"/>
     <w:rsid w:val="000F53CE"/>
     <w:rsid w:val="00123E6C"/>
     <w:rsid w:val="0013164D"/>
     <w:rsid w:val="001730CE"/>
     <w:rsid w:val="00173EA6"/>
     <w:rsid w:val="0019470C"/>
     <w:rsid w:val="0019492F"/>
     <w:rsid w:val="001A702E"/>
     <w:rsid w:val="001B2783"/>
     <w:rsid w:val="001B2FCC"/>
     <w:rsid w:val="001B30E8"/>
     <w:rsid w:val="001C55DF"/>
@@ -8742,50 +8732,51 @@
     <w:rsid w:val="00225E45"/>
     <w:rsid w:val="00237997"/>
     <w:rsid w:val="002440E1"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00263B80"/>
     <w:rsid w:val="0027593D"/>
     <w:rsid w:val="0028042E"/>
     <w:rsid w:val="00283744"/>
     <w:rsid w:val="002841E7"/>
     <w:rsid w:val="002870BB"/>
     <w:rsid w:val="002B243B"/>
     <w:rsid w:val="002D3685"/>
     <w:rsid w:val="002D3C84"/>
     <w:rsid w:val="002E1409"/>
     <w:rsid w:val="002E6C28"/>
     <w:rsid w:val="002F0DDA"/>
     <w:rsid w:val="002F7F91"/>
     <w:rsid w:val="003138BA"/>
     <w:rsid w:val="00327F6E"/>
     <w:rsid w:val="00332050"/>
     <w:rsid w:val="0034420C"/>
     <w:rsid w:val="00360760"/>
     <w:rsid w:val="00361366"/>
     <w:rsid w:val="003673BA"/>
     <w:rsid w:val="00372049"/>
+    <w:rsid w:val="00376463"/>
     <w:rsid w:val="00384A4C"/>
     <w:rsid w:val="0039418B"/>
     <w:rsid w:val="003A064A"/>
     <w:rsid w:val="003A33D7"/>
     <w:rsid w:val="003A7FD9"/>
     <w:rsid w:val="003C7B19"/>
     <w:rsid w:val="003D5788"/>
     <w:rsid w:val="003E23D7"/>
     <w:rsid w:val="004174BE"/>
     <w:rsid w:val="004416B4"/>
     <w:rsid w:val="00467177"/>
     <w:rsid w:val="00475AE4"/>
     <w:rsid w:val="00494D11"/>
     <w:rsid w:val="0049586C"/>
     <w:rsid w:val="004962D1"/>
     <w:rsid w:val="004A3D3F"/>
     <w:rsid w:val="004A6B16"/>
     <w:rsid w:val="004C47B3"/>
     <w:rsid w:val="004D2764"/>
     <w:rsid w:val="004D35DA"/>
     <w:rsid w:val="004E1675"/>
     <w:rsid w:val="004E3562"/>
     <w:rsid w:val="004E72E9"/>
     <w:rsid w:val="00503A9E"/>
     <w:rsid w:val="005055C5"/>
@@ -8843,147 +8834,154 @@
     <w:rsid w:val="00807574"/>
     <w:rsid w:val="00822316"/>
     <w:rsid w:val="0082794B"/>
     <w:rsid w:val="00837248"/>
     <w:rsid w:val="00844F0B"/>
     <w:rsid w:val="00853E83"/>
     <w:rsid w:val="00885655"/>
     <w:rsid w:val="008919FA"/>
     <w:rsid w:val="00894C26"/>
     <w:rsid w:val="008A2F38"/>
     <w:rsid w:val="008A4E3B"/>
     <w:rsid w:val="008A586C"/>
     <w:rsid w:val="008C1731"/>
     <w:rsid w:val="008D0335"/>
     <w:rsid w:val="008D1EA7"/>
     <w:rsid w:val="008D2C08"/>
     <w:rsid w:val="008E2BA4"/>
     <w:rsid w:val="008E594C"/>
     <w:rsid w:val="008F0325"/>
     <w:rsid w:val="008F3D6A"/>
     <w:rsid w:val="008F56FC"/>
     <w:rsid w:val="00906E07"/>
     <w:rsid w:val="00907490"/>
     <w:rsid w:val="00913E10"/>
     <w:rsid w:val="0092079C"/>
+    <w:rsid w:val="009242D1"/>
     <w:rsid w:val="00924640"/>
+    <w:rsid w:val="00957693"/>
     <w:rsid w:val="00987DE2"/>
     <w:rsid w:val="00995F57"/>
     <w:rsid w:val="00996E9B"/>
     <w:rsid w:val="009B112A"/>
     <w:rsid w:val="009C47BB"/>
     <w:rsid w:val="009E6020"/>
     <w:rsid w:val="009E6EB3"/>
     <w:rsid w:val="009F14E9"/>
     <w:rsid w:val="009F3DE4"/>
     <w:rsid w:val="00A063F4"/>
+    <w:rsid w:val="00A07BD8"/>
     <w:rsid w:val="00A21989"/>
     <w:rsid w:val="00A26BCF"/>
     <w:rsid w:val="00A3315E"/>
     <w:rsid w:val="00A57373"/>
     <w:rsid w:val="00A6186A"/>
+    <w:rsid w:val="00A70DCF"/>
     <w:rsid w:val="00A73C23"/>
     <w:rsid w:val="00A77C83"/>
     <w:rsid w:val="00A80592"/>
     <w:rsid w:val="00A8257D"/>
     <w:rsid w:val="00A86F5A"/>
     <w:rsid w:val="00A931FC"/>
     <w:rsid w:val="00AA4204"/>
     <w:rsid w:val="00AB4793"/>
     <w:rsid w:val="00AB48C0"/>
     <w:rsid w:val="00AC09EB"/>
     <w:rsid w:val="00AC0EA6"/>
     <w:rsid w:val="00AC1B23"/>
     <w:rsid w:val="00AE1A85"/>
     <w:rsid w:val="00AE2D91"/>
     <w:rsid w:val="00B000AA"/>
     <w:rsid w:val="00B10452"/>
     <w:rsid w:val="00B1420D"/>
     <w:rsid w:val="00B25B05"/>
     <w:rsid w:val="00B27CC7"/>
     <w:rsid w:val="00B340CA"/>
     <w:rsid w:val="00B42D4E"/>
     <w:rsid w:val="00B43565"/>
     <w:rsid w:val="00B44FB8"/>
     <w:rsid w:val="00B60B94"/>
+    <w:rsid w:val="00B638FD"/>
     <w:rsid w:val="00B801EE"/>
     <w:rsid w:val="00B9341A"/>
     <w:rsid w:val="00BA33FE"/>
     <w:rsid w:val="00BA60FD"/>
     <w:rsid w:val="00BA77CD"/>
     <w:rsid w:val="00BA7EE3"/>
     <w:rsid w:val="00BB3842"/>
     <w:rsid w:val="00BB617C"/>
     <w:rsid w:val="00BC3D72"/>
     <w:rsid w:val="00BD06DB"/>
     <w:rsid w:val="00BE4B05"/>
     <w:rsid w:val="00BE6ED9"/>
     <w:rsid w:val="00BF5968"/>
     <w:rsid w:val="00C02E7F"/>
     <w:rsid w:val="00C11913"/>
     <w:rsid w:val="00C143D4"/>
     <w:rsid w:val="00C16D2B"/>
     <w:rsid w:val="00C201A4"/>
     <w:rsid w:val="00C207F8"/>
     <w:rsid w:val="00C22A35"/>
     <w:rsid w:val="00C451A3"/>
     <w:rsid w:val="00C50DCF"/>
     <w:rsid w:val="00C53616"/>
     <w:rsid w:val="00C53FAD"/>
     <w:rsid w:val="00C65E61"/>
     <w:rsid w:val="00C70668"/>
     <w:rsid w:val="00C70D09"/>
     <w:rsid w:val="00C72A97"/>
     <w:rsid w:val="00C800B1"/>
     <w:rsid w:val="00C94901"/>
     <w:rsid w:val="00C96485"/>
     <w:rsid w:val="00CB2A20"/>
     <w:rsid w:val="00CB689C"/>
     <w:rsid w:val="00CC56D8"/>
     <w:rsid w:val="00CD443E"/>
     <w:rsid w:val="00D01D7E"/>
     <w:rsid w:val="00D157E8"/>
     <w:rsid w:val="00D16DFA"/>
     <w:rsid w:val="00D24EBB"/>
     <w:rsid w:val="00D30CDE"/>
     <w:rsid w:val="00D57EC7"/>
     <w:rsid w:val="00D62B8C"/>
     <w:rsid w:val="00D70604"/>
     <w:rsid w:val="00D70C49"/>
     <w:rsid w:val="00D73AE3"/>
     <w:rsid w:val="00D779B8"/>
+    <w:rsid w:val="00DA0E16"/>
     <w:rsid w:val="00DA1292"/>
     <w:rsid w:val="00DA1922"/>
     <w:rsid w:val="00DA5EA3"/>
     <w:rsid w:val="00DB08A5"/>
     <w:rsid w:val="00DC709A"/>
     <w:rsid w:val="00DD5D02"/>
     <w:rsid w:val="00DE0625"/>
     <w:rsid w:val="00DF6DC1"/>
     <w:rsid w:val="00E00EE3"/>
     <w:rsid w:val="00E07B62"/>
     <w:rsid w:val="00E11EC3"/>
+    <w:rsid w:val="00E13A50"/>
     <w:rsid w:val="00E232F4"/>
     <w:rsid w:val="00E246BA"/>
     <w:rsid w:val="00E343A6"/>
     <w:rsid w:val="00E65AE5"/>
     <w:rsid w:val="00E67687"/>
     <w:rsid w:val="00E74D02"/>
     <w:rsid w:val="00E857D5"/>
     <w:rsid w:val="00E85BDF"/>
     <w:rsid w:val="00E863AF"/>
     <w:rsid w:val="00EB0881"/>
     <w:rsid w:val="00ED1F9E"/>
     <w:rsid w:val="00ED5A9E"/>
     <w:rsid w:val="00EE1AE5"/>
     <w:rsid w:val="00EF18F7"/>
     <w:rsid w:val="00F04CEF"/>
     <w:rsid w:val="00F0778F"/>
     <w:rsid w:val="00F12557"/>
     <w:rsid w:val="00F17643"/>
     <w:rsid w:val="00F31E6C"/>
     <w:rsid w:val="00F36A78"/>
     <w:rsid w:val="00F519A4"/>
     <w:rsid w:val="00F74F91"/>
     <w:rsid w:val="00F75F0F"/>
     <w:rsid w:val="00F808E7"/>
     <w:rsid w:val="00F962E1"/>
@@ -9409,50 +9407,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DA1292"/>
     <w:pPr>
       <w:spacing w:line="256" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
@@ -10134,71 +10133,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5143</Characters>
+  <Pages>1</Pages>
+  <Words>933</Words>
+  <Characters>5133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Université Lumière Lyon 2</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6065</CharactersWithSpaces>
+  <CharactersWithSpaces>6054</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chiara Martignago</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>