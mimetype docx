--- v0 (2026-04-10)
+++ v1 (2026-04-30)
@@ -164,87 +164,78 @@
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Tuesday</w:t>
             </w:r>
             <w:r w:rsidR="00613D41" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="002347A6" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002347A6" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidR="002347A6" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00613D41" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Morning</w:t>
+              <w:t>- Morning</w:t>
             </w:r>
             <w:r w:rsidR="00613D41" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64258FC4" w14:textId="514C2D8C" w:rsidR="00835AED" w:rsidRPr="008346AF" w:rsidRDefault="0050322B" w:rsidP="0015797F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D534E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
@@ -283,80 +274,71 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Wednesday</w:t>
             </w:r>
             <w:r w:rsidR="00613D41" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="002347A6" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002347A6" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">nd </w:t>
             </w:r>
             <w:r w:rsidR="00613D41" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Morning</w:t>
+              <w:t>- Morning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10093231" w14:textId="60D13347" w:rsidR="00835AED" w:rsidRPr="008346AF" w:rsidRDefault="00613D41" w:rsidP="0015797F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D534E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Room</w:t>
             </w:r>
             <w:r w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -385,126 +367,106 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Thursday</w:t>
             </w:r>
             <w:r w:rsidR="00613D41" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="002347A6" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002347A6" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidR="002347A6" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A503E8" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Morning</w:t>
+              <w:t>- Morning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BD72910" w14:textId="63070363" w:rsidR="00835AED" w:rsidRPr="00F0552C" w:rsidRDefault="00A03B26" w:rsidP="0015797F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Sal</w:t>
             </w:r>
             <w:r w:rsidR="007D2562" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">le de </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>le de réception</w:t>
+            </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00F0552C" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">1st floor of </w:t>
             </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="00F0552C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
@@ -525,130 +487,108 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Friday</w:t>
             </w:r>
             <w:r w:rsidR="00613D41" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="002347A6" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002347A6" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidR="002347A6" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A503E8" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00A503E8" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Morning</w:t>
             </w:r>
             <w:r w:rsidR="00A503E8" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A03B26" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maison des </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (MDE)</w:t>
+              <w:t>Maison des Étudiants (MDE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00835AED" w:rsidRPr="008346AF" w14:paraId="1B11DAFD" w14:textId="77777777" w:rsidTr="008346AF">
         <w:trPr>
           <w:trHeight w:val="1623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65F5B471" w14:textId="77777777" w:rsidR="00CF5DB3" w:rsidRPr="00017851" w:rsidRDefault="00CF5DB3" w:rsidP="00CF5DB3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
@@ -1016,51 +956,51 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>10 AM – 12 PM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6787B965" w14:textId="460B3144" w:rsidR="002347A6" w:rsidRPr="00017851" w:rsidRDefault="002347A6" w:rsidP="002347A6">
+          <w:p w14:paraId="6787B965" w14:textId="7B3652EC" w:rsidR="002347A6" w:rsidRPr="00017851" w:rsidRDefault="002347A6" w:rsidP="002347A6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breakfast at </w:t>
             </w:r>
             <w:r w:rsidR="00A03B26" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
@@ -1070,51 +1010,51 @@
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>niversity</w:t>
             </w:r>
             <w:r w:rsidR="00A03B26" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00017851" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
-              <w:t>(offered)</w:t>
+              <w:t>offered</w:t>
             </w:r>
             <w:r w:rsidR="00017851" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A03B26" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidR="0050322B" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
@@ -1169,58 +1109,51 @@
               </w:rPr>
               <w:t>10 AM – 12 PM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E48BC65" w14:textId="2A94E7A7" w:rsidR="008346AF" w:rsidRPr="008346AF" w:rsidRDefault="008346AF" w:rsidP="008346AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">Rehearsal for final    </w:t>
             </w:r>
             <w:r w:rsidR="00F0552C" w:rsidRPr="008346AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>representation</w:t>
+              <w:t xml:space="preserve"> representation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CC94019" w14:textId="77777777" w:rsidR="008346AF" w:rsidRPr="008346AF" w:rsidRDefault="008346AF" w:rsidP="008346AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19790C04" w14:textId="14FFDEC4" w:rsidR="008346AF" w:rsidRPr="008346AF" w:rsidRDefault="008346AF" w:rsidP="008346AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008346AF">
@@ -1398,65 +1331,79 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E34F1" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>offered</w:t>
             </w:r>
             <w:r w:rsidR="008E34F1" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> by university</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD3AB0C" w14:textId="77777777" w:rsidR="00017851" w:rsidRPr="00017851" w:rsidRDefault="00017851" w:rsidP="00017851">
-[...13 lines deleted...]
-              <w:t>12 PM – 1 PM</w:t>
+          <w:p w14:paraId="0AD3AB0C" w14:textId="2F453E05" w:rsidR="00017851" w:rsidRPr="00017851" w:rsidRDefault="00017851" w:rsidP="00017851">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00017851">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 PM – </w:t>
+            </w:r>
+            <w:r w:rsidR="0007709B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00017851">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D3366FA" w14:textId="4392ADBD" w:rsidR="00835AED" w:rsidRPr="00017851" w:rsidRDefault="00224BF3" w:rsidP="0015797F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Lunch</w:t>
             </w:r>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1746,302 +1693,235 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="26EF1218" w14:textId="6C46A439" w:rsidR="0050322B" w:rsidRPr="00017851" w:rsidRDefault="0050322B" w:rsidP="0050322B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Tuesday 21</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">  -</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  - </w:t>
             </w:r>
             <w:r w:rsidR="008346AF" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="3C9ED3A1" w14:textId="01FD174E" w:rsidR="0050322B" w:rsidRPr="00017851" w:rsidRDefault="0050322B" w:rsidP="0050322B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Wednesday 22</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">nd </w:t>
             </w:r>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve"> -</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidR="008346AF" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F582204" w14:textId="53E22DD4" w:rsidR="008346AF" w:rsidRPr="00017851" w:rsidRDefault="00017851" w:rsidP="008346AF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008346AF" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maison des </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (MDE)</w:t>
+              <w:t>Maison des Étudiants (MDE)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C95F79D" w14:textId="4E17BA6F" w:rsidR="0050322B" w:rsidRPr="00017851" w:rsidRDefault="0050322B" w:rsidP="0050322B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="3BCB88F0" w14:textId="2BE93292" w:rsidR="0050322B" w:rsidRPr="00017851" w:rsidRDefault="0050322B" w:rsidP="0050322B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Thursday 23</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">  -</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  - </w:t>
             </w:r>
             <w:r w:rsidR="008346AF" w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> Afternoon</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60491428" w14:textId="795F30DB" w:rsidR="0050322B" w:rsidRPr="00017851" w:rsidRDefault="00017851" w:rsidP="0050322B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD1391">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maison des </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (MDE)</w:t>
+              <w:t>Maison des Étudiants (MDE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="6E971F5D" w14:textId="69112F0A" w:rsidR="0050322B" w:rsidRPr="008346AF" w:rsidRDefault="0050322B" w:rsidP="0050322B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="54"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0050322B" w:rsidRPr="008346AF" w14:paraId="2FF963ED" w14:textId="77777777" w:rsidTr="008346AF">
         <w:trPr>
           <w:trHeight w:val="3398"/>
         </w:trPr>
@@ -2143,69 +2023,51 @@
           <w:p w14:paraId="0EE08685" w14:textId="77777777" w:rsidR="008346AF" w:rsidRPr="00017851" w:rsidRDefault="008346AF" w:rsidP="0050322B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A4F4F97" w14:textId="1B6E9433" w:rsidR="0050322B" w:rsidRPr="00017851" w:rsidRDefault="0050322B" w:rsidP="0050322B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>“</w:t>
-[...17 lines deleted...]
-              <w:t>”:</w:t>
+              <w:t>“BIPnic”:</w:t>
             </w:r>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> bring and share your lunch with students from other BIP programs!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C382345" w14:textId="77777777" w:rsidR="008346AF" w:rsidRPr="00017851" w:rsidRDefault="008346AF" w:rsidP="0050322B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AAD4E59" w14:textId="5222C864" w:rsidR="008346AF" w:rsidRPr="00017851" w:rsidRDefault="008346AF" w:rsidP="0050322B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017851">
               <w:rPr>
@@ -2911,81 +2773,82 @@
       <w:t>INTERCOMPREHENSION IN SLAVIC LANGUAGES</w:t>
     </w:r>
     <w:r w:rsidRPr="0015797F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0402FEED" w14:textId="77777777" w:rsidR="0015797F" w:rsidRDefault="0015797F" w:rsidP="0015797F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3045"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="95"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00835AED"/>
     <w:rsid w:val="00017851"/>
     <w:rsid w:val="00067CD4"/>
+    <w:rsid w:val="0007709B"/>
     <w:rsid w:val="000A0625"/>
     <w:rsid w:val="000F55C1"/>
+    <w:rsid w:val="00133B82"/>
     <w:rsid w:val="0015797F"/>
     <w:rsid w:val="00175260"/>
     <w:rsid w:val="00224BF3"/>
     <w:rsid w:val="002347A6"/>
     <w:rsid w:val="00243D11"/>
     <w:rsid w:val="00286ABD"/>
     <w:rsid w:val="002D534E"/>
     <w:rsid w:val="003A2B2E"/>
     <w:rsid w:val="003F6799"/>
     <w:rsid w:val="00481552"/>
     <w:rsid w:val="004837CD"/>
     <w:rsid w:val="00484623"/>
     <w:rsid w:val="0050322B"/>
     <w:rsid w:val="005620BA"/>
     <w:rsid w:val="00613D41"/>
     <w:rsid w:val="007B040B"/>
     <w:rsid w:val="007D2562"/>
     <w:rsid w:val="00817A59"/>
     <w:rsid w:val="008346AF"/>
     <w:rsid w:val="00835AED"/>
     <w:rsid w:val="008427CF"/>
     <w:rsid w:val="008E34F1"/>
     <w:rsid w:val="00964DAB"/>
     <w:rsid w:val="00A03B26"/>
     <w:rsid w:val="00A503E8"/>
@@ -2993,51 +2856,51 @@
     <w:rsid w:val="00B822BD"/>
     <w:rsid w:val="00CF5DB3"/>
     <w:rsid w:val="00DA4641"/>
     <w:rsid w:val="00DC7DB4"/>
     <w:rsid w:val="00ED0F9E"/>
     <w:rsid w:val="00F0552C"/>
     <w:rsid w:val="00FD1391"/>
     <w:rsid w:val="00FF151A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63347A22"/>
   <w15:docId w15:val="{F06EDDB5-B187-4506-8681-B46DFFE5A8FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -3836,74 +3699,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>212</Words>
-  <Characters>1169</Characters>
+  <Characters>1167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universite Lumiere Lyon 2</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1379</CharactersWithSpaces>
+  <CharactersWithSpaces>1377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-02-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Writer</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">